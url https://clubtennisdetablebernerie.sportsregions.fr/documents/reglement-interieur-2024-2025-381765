--- v0 (2025-10-29)
+++ v1 (2026-09-01)
@@ -1,13355 +1,9900 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpX="68" w:tblpY="766"/>
+        <w:tblpPr w:vertAnchor="margin" w:horzAnchor="margin" w:leftFromText="141" w:rightFromText="141" w:tblpX="68" w:tblpY="766"/>
         <w:tblW w:w="8575" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8575"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00472BE5" w:rsidRPr="00BC2B42" w:rsidTr="00B73EE7">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="300" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8575" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:noWrap/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00472BE5" w:rsidRDefault="00FC64DE" w:rsidP="0066611D">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC64DE">
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1312548" cy="863751"/>
+                  <wp:extent cx="1312545" cy="863600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="3" name="Image 1" descr="C:\Users\sede\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RX6QWW31\logo asbttrougecorrigé blanc.png"/>
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="1" name="Image 1" descr="C:\Users\sede\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RX6QWW31\logo asbttrougecorrigé blanc.png"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="1" name="Image 1" descr="C:\Users\sede\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\RX6QWW31\logo asbttrougecorrigé blanc.png"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7" cstate="print"/>
-                          <a:srcRect/>
+                          <a:blip r:embed="rId2"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1312548" cy="863751"/>
+                            <a:ext cx="1312545" cy="863600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
-                          <a:ln>
-[...2 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00472BE5">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association </w:t>
-[...22 lines deleted...]
-              <w:ind w:left="-142" w:firstLine="142"/>
+              <w:t>Association bernerienne de tennis de table</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:firstLine="142" w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0084243D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>REGLE</w:t>
-[...74 lines deleted...]
-              <w:ind w:left="-142" w:firstLine="142"/>
+              <w:t>REGLEMENT INTERIEUR POUR LA PRATIQUE DU TENNIS DE TABLE ASBTT SAISON 2026-2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:firstLine="142" w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00972188">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ESPRIT de l’association,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006466DB" w:rsidRPr="00B73EE7" w:rsidRDefault="00472BE5" w:rsidP="002B10D7">
-[...6 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...44 lines deleted...]
-            <w:r w:rsidR="006466DB" w:rsidRPr="00B73EE7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>L’ASBTT a pour vocation de pratiquer le tennis de table de loisir et de compétition, pour tous âges confondus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>L’esprit du club se définit par des valeurs de respect mutuel, de convivialité, les plus expérimentés jouant régulièrement avec les moins forts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1060" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>L’ASBTT organise régulièrement des matchs amicaux accessibles à tous les adhérents.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ASBTT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>s’engage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:hanging="0" w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Communiquer de manière claire et honnête sur le fonctionnement de l’association.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:hanging="11" w:left="1004"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>A promouvoir la participation des personnes et des temps collectifs de convivialité.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:hanging="11" w:left="1004"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Accueillir et considérer chaque adhérent.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:hanging="11" w:left="1004"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Garantir la couverture et le bénéfice d’une assurance responsabilité civile dans le cadre de ses activités.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>L’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adherent s’engage:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:hanging="0" w:left="993"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...37 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>A respecter son organisation, son fonctionnement et son règlement intérieur ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="993"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...381 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Est libre de pratiquer soit le sport en loisir et /ou compétition.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00972188">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Article 1 : INSCRIPTION :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E5E9E" w:rsidRPr="001E5E9E" w:rsidRDefault="001E5E9E" w:rsidP="00B73EE7">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...184 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Pour faire partie de l’association, l’adhérent ne doit pas être inscrit dans un autre club dans un rayon de 30km sauf si celui-ci propose une licence d’une fédération a laquelle notre club n’est pas affiliée.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rappel de la définition de la saison sportive : du 1er juillet de l'année en cours au 30 juin de l'année suivante (exemple </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>2027).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Pour avoir accès aux entraînements et donc aux salles, tant pour les réinscriptions que les nouvelles inscriptions, l’adhérent aura remis :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Adulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>formulaire d’inscription</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>:l’adhérent certifie avoir répondu de manière sincère et précise à l’ensemble des questions. En cas de changement de catégorie un certificat médical est exigé conformément à la réglementation de la FFTT en vigueur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002B10D7" w:rsidRPr="00B73EE7">
-[...124 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La licence auprès des fédérations ne pourra être demandée sans le certificat médical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>(ou attestation de réponse au questionnaire santé, ou PPS).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:hanging="360" w:left="993"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...16 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Enfant mineur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Autorisation parentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le parent </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">certifie avoir répondu de manière sincère et précise à l’ensemble des questions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>ttestation d’hospitalisation :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...429 lines deleted...]
-              <w:ind w:left="644"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Pour les nouveaux adhérents, la possibilité existe de participer à 2 séances d’essai. Un formulaire est à prendre dans le local qui doit être rempli avant le début des 2 entraînements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="340" w:left="1077" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...40 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le club propose un contrat d’assurance accident corporel pour les adhérents en loisir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00972188">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Article 2 </w:t>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t>Article 2 :REGLEMENT DE LA COTISATION </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>:R</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le montant de la cotisation est fixé lors de l'Assemblée Générale.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Pour devenir adhérent de l’ASBTT il faut avoir réglé sa cotisation pour l’année couvrant la période du 1ér Juillet 2026 au 30 Juin 2027.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>L’âge minimum requis pour l’inscription est 10 ans(ou 9 ans après validation d’une séance d’essai). La cotisation adulte à partir de 18 ans.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Pour les réinscriptions des adhérents de l’année 2026-2027, la cotisation devra être réglée fin juin et sera perçue début septembre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Pour les nouveaux adhérents, la cotisation sera réglée à l’inscription ou au maximum après deux séances d’essai. Possibilité de payer en 2 fois avec un premier versement d’au moins 40 euros.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Pour la saison 2026-2027 la cotisation est fixée à :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="425" w:left="1418"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Euros – pour les </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>jeunes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="425" w:left="1418"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 Euros  – pour les </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>adultes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les moyens de paiement sont : chèque, espèces. virements</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>La cotisation association permet de venir aux différents créneaux horaires de sa catégorie. adulte ou jeune.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Entraînement dirigé compétiteur et loisirs : Une participation financière est demandée et fixé en début de saison soit 25 euros. L’adhérent inscrit aux entraînements dirigés ne pourra participer qu’a une seule des deux séances.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Le choix se fera en début de saison.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>En cas de désengagement ou d'exclusion, l'adhérent ne peut obtenir le remboursement même partiel de sa cotisation et des frais de licence engagés.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...944 lines deleted...]
-            <w:r w:rsidRPr="009F488C">
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>LA COTISATION N’EST PAS UNE GARANTIE DE SERVICE</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F488C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...10 lines deleted...]
-              <w:ind w:left="644"/>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="360" w:left="644"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...31 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le club est une association de bénévoles, chaque adhérent est tenu de participer de son mieux à la vie collective dans le respect de l’autre et du vivre ensemble.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00972188">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Article 3 </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00972188">
+              <w:t>Article 3 :COMPETITION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Pour pouvoir pratiquer via l’ASBTT en championnat il faut être membre adhérent de l’ASBTT.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le montant de la cotisation est fixé par les fédérations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le club prend en charge les affiliations générales auprès des fédérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>concernées, condition pour permettre aux adhérents de s’affilier individuellement à ces fédérations via l’ASBTT.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les affiliations individuelles sont à la charge de l’adhérent.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>La licence UFOLEP et /ou FFTT permet de participer aux compétitions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>En prenant une licence compétition, l’adhérent s’engage à participer aux rencontres de championnats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les cotisations couvrent l’assurance civile obligatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La prise de licence FFTT contient l’assurance « MAIF» qui garantit l’ensemble des</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> licenciés de la Fédération Française de Tennis de Table. Le licencié prendra connaissance à l’inscription, de l’extrait des conditions générales d’assurance proposées par la FFTT.. Il est également disponible par écrit auprès du responsable du club. Des garanties complémentaires sont proposées par l’assureur fédéral.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>La prise de licence UFOLEP contient l’assurance « AXA par l’intermédiaire du courtier Marsh » qui garantit l’ensemble des licenciés à l’UFOLEP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Au court des compétitions officielles les joueurs devront respecter les règles de la fédération, les garants en étant les capitaines, juges-arbitres, arbitres.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les licences signées doivent être présentées avant le début de chaque compétition.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="284" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>En cas de perte de la licence, le joueur devra le signaler au responsable du club.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="284"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...30 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Annexe 1 Le transport lors des compétitions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le club n'est pas tenu de prendre en charge les déplacements aux compétitions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...25 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le transport des enfants est à la charge des parents et sous leur entière responsabilité.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...16 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>En cas d’impossibilité de ces derniers, si des dirigeants ou d’autres parents acceptent de transporter ces enfants, ceux-ci devront s’assurer que leur contrat d’assurance couvre le transport de tiers mineurs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...138 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Quant aux parents des jeunes concernés, le fait qu’ils acceptent ce mode de transport constitue une décharge de responsabilités vis-à-vis de la personne et de l’association ayant assuré le transport.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                <w:sz w:val="18"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Dans le cas ou les déplacements seraient effectués toujours par les mêmes personnes, le club pourra imposer une participation financière de 2 euros par enfant transporté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="005B3AB6" w:rsidRPr="00B73EE7">
-[...105 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="284"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...189 lines deleted...]
-            <w:r w:rsidRPr="00B73EE7">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
-[...191 lines deleted...]
-              <w:jc w:val="both"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00972188">
+              <w:t>Annexe 2 Le rôle du Capitaine d’équipe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="284" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Il est rappelé que ce rôle est plus une responsabilité qu’une « distinction ».</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="284" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>implique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> entre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Veiller au respect du présent règlement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="283" w:left="1134"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>De s’assurer que les joueurs seront présents, leurs licences à jour, informés des horaires etc.…</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="283" w:left="1134"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>De veiller aux comportements des joueurs (attitude, respect de l’adversaire…)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="142" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>De communiquer avec les joueurs pour leurs expliquer les enjeux sportifs et trouver des remplaçants si nécessaire.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="142" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les capitaines d'équipes sont responsables des installations lors des rencontres.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="142" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>De vérifier que la salle est préparée avant les compétitions (tables, séparations).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="142" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>De vérifier que tout soit en ordre avant une compétition (feuilles de matchs, feuilles d’arbitrages, balles), éclairage et propreté.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="142" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>De remplir la feuille de match :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FTT : Utiliser le </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>logiciel GIRP et remonter les résultats par internet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>UFOLEP : r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">emplir la feuille de rencontre et  la transmettre par mail a l’adresse : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>ctd.ufolep.tennisdetable44@gmail.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="283" w:left="1134"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Il a en charge le bon accueil de l’équipe adverse, le club alloue pour la saison 2026-2027 la somme de 20 euros pour casse croute et boisson pour rencontre du vendredi soir et la somme de 20 euros pour les rencontres du dimanche matin, tout dépassement sera à la charge de l’équipe.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="283" w:left="1134"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>De s’assurer que la salle sera laissée propre et en ordre, qu’elle sera fermée quand tous les joueurs auront quitté la salle.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="218" w:left="1069"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les capitaines discuteront avec le président en cas de litige ou pour planifier les compétitions et les enjeux sportifs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Annexe 2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005B3AB6" w:rsidRPr="00972188">
+              <w:t>Article 4 :EQUIPES</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>UFOLEP les compositions des équipes seront faites 2 fois par an : en septembre et en décembre/janvier pour les rencontres UFOLEP. Pour la FFTT les compositions se font en fonction des disponibilités.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les capitaines devront fournir à leurs joueurs, le calendrier, ainsi que le lieu des compétitions en début de demi-saison.  Le joueur amené à être remplaçant peut alors aller encourager son équipe.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:ind w:hanging="360" w:left="1134"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les équipes sont constituées par les capitaines avec un droit de regard du président. Elles comprendront X joueurs qui devront assurer une rotation afin que tous puissent participer en fonction de leur motivation et de leur disponibilité.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les impératifs de dernière minute seront acceptés (travail, déplacements, maladie, blessures ...), et les autres absences devront être informées bien à l'avance (1 mois avant le match) auprès de leur capitaine ou entraîneur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="360" w:left="644"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Toutes les autres absences non justifiées ne seront pas acceptées et pourront influencer le capitaine sur les compositions d'équipes suivantes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Le rôle du Capitaine d’équipe</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C6753">
+              <w:t>Article 5 :ENTRAINEMENTS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les responsables ou entraîneurs devront arriver 15 minutes avant le début de la    séance. La salle devra être prête à l’arrivée des adhérents.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les horaires sont portés à la connaissance des adhérents et des parents ou représentants légaux (pour les mineurs) au début de la saison sportive ou en temps utile en cas de changement impromptu. IL n’y a pas d’entraînement de tennis de table pendant les vacances scolaires pour les jeunes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les adhérents doivent respecter les horaires d’entraînement. Au début de l’entraînement, les joueurs peuvent être amenés à participer à la mise en place du matériel (tables, séparateurs …) sous la surveillance de l’entraîneur ou du responsable désigné.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la fin de chaque séance, chaque joueur est tenu de ranger le matériel et de maintenir les installations propres (mise à la poubelle extérieure des bouteilles d’eau, papiers, friandises ou autre, en respectant le tri sélectif). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les enfants ne doivent pas déplier les tables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>. Celles-ci seront mises à disposition des jeunes par les entraîneurs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le responsable nommé (dirigeant, entraîneur, capitaine d'équipe) doit veiller à l'extinction des lumières (salle, vestiaires, sanitaires). Il doit également vérifier que toutes les issues sont fermées.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="426" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Pour le bon déroulement de cette séance les joueurs s’y engageant sont tenus  d’être ponctuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...571 lines deleted...]
-            <w:r w:rsidRPr="00972188">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Article 4 </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00972188">
+              <w:t>Annexe 1 Entrainement jeunes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Avant de déposer leur(s) enfant(s) au club, les parents doivent s'assurer qu'il y a bien un responsable dans la salle pour les accueillir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>En cas de retard de l’entraîneur ou du responsable désigné, les enfants restent sous la responsabilité des parents.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les enfants restent sous la responsabilité des parents, sauf pendant le temps des cours où ils sont sous la responsabilité de l’encadrant.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Lorsque le jeune ne peut assister à l’entraînement, il est recommandé d’en avertir l’entraineur Damien par SMS au 0662097522.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Une tenue de sport (short ou pantalon de survêtement, maillot, baskets) est exigée aux entraînements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>A la fin de l’entraînement, l'enfant attendra à l'intérieur de la salle que l’on vienne le chercher. IL signalera son départ en compagnie de la personne qui le prend en charge.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="0" w:left="720"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...21 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Article 6 :MATERIEL et UTILISATION SALLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>UFOLEP l</w:t>
-[...63 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t>La pratique du tennis de table se déroule dans la salle mise à la disposition du club par la Municipalité. Le matériel est la propriété de la commune.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...35 lines deleted...]
-              <w:ind w:left="1134"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>En échange de signature de la convention auprès de la commune, quatre clés sont remises en début de saison par la municipalité à l’association. En cas de perte la mairie facturera 77 euros par clé.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...52 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>L’entretien du matériel est à la charge de l’association. Un cahier de communication est à votre disposition dans le local pour relever toutes anomalies afin d’en effectuer les réparations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...80 lines deleted...]
-              <w:ind w:left="644"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>L’accès à la salle est autorisé aux adhérents et aux invités, aux heures d’ouverture prévues au planning et avec la présence d’un responsable majeur désigné.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B9320E">
-[...11 lines deleted...]
-              <w:spacing w:after="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Seule la pratique du tennis de table est autorisée pendant les heures d’ouverture.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Chaque membre de l’association est tenu de veiller à la propreté de la salle, de participer à la sortie et au rangement du matériel en début et fin de séance</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Chaque adhérent est tenu de respecter le matériel mis à sa disposition (tables, raquettes, séparations, filets, balles). IL restitue en fin de séance le matériel dans l’état dans lequel il lui avait été confié. Les balles utilisées durant les séances d’entraînement restent au club et ne repartent pas dans le sac des joueurs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="284"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...13 lines deleted...]
-            <w:r w:rsidR="00253F44" w:rsidRPr="00972188">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Article 5 </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00253F44" w:rsidRPr="00972188">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>:ENTRAINEMENTS</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00253F44" w:rsidRPr="00972188">
+              <w:t>Article 7 :TENUE VESTIMENTAIRE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Une tenue vestimentaire correcte (short ou pantalon de survêtement, maillot et chaussures de sport).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>En compétition, sont obligatoires : maillot de l’association, short et chaussures de sport.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Pour les rencontres entre club hors championnat, le port de notre maillot est fortement souhaité.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Chaque adhérent même inscrit qu’en loisir peut commander le maillot du club. La firme BETHUIZEAU, Lattitude coiffure,  nous accompagnent pendant les saisons 2026/2027.  Le solde étant à la charge de l’adhérent. Un achat annuel sera effectué en septembre/octobre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="284" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>En cas de perte ou de détérioration, l’achat d’un nouveau maillot sera à la charge de l’adhérent.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...348 lines deleted...]
-              <w:ind w:left="284"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00972188">
+              <w:t>Article 8 :DISCIPLINE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les joueurs sont tenus de respecter les horaires.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Lors des séances d’entraînement la discipline est de mise en suivant les instructions de l’encadrant.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Au début et à la fin de l'entraînement les joueurs aident à la mise en place et au rangement du matériel sous la surveillance de l'entraîneur ou du responsable de séance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Tout écart de langage visant à l’intégrité de la personne pourra faire l’objet d’une exclusion du club.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Annexe 1 Entrainement jeunes</w:t>
-[...170 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Article 9 :LES INTERDICTIONS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il est rigoureusement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>interdit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="11" w:left="1004"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>De fumer dans la salle.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="11" w:left="1004"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>De s'asseoir sur les tables.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="11" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>L’usage de produits dopants.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="fr-FR"/>
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00B9320E">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B9320E">
+              </w:rPr>
+              <w:t>Article 10 :DECLINAISON</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>En aucun cas le club de tennis de table de L’A.S.B.T.T. et ses représentants ne pourront être tenus responsable des vols des effets personnels lors des entraînements et compétitions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le club décline toute responsabilité pour les enfants laissés seuls à la porte de la salle en l'absence de l'entraîneur ou du responsable de la séance (seuls les parents ou représentants légaux restent responsables).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B9320E">
+              </w:rPr>
+              <w:t>Article 11 :LES ENGAGEMENTS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Tous les adhérents s’engagent à respecter :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> règlement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les règles du tennis de table et l’esprit sportif.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="284" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>La liberté d’opinion des autres membres en s’interdisant toute discrimination (nationalité, race, sexe, religion, politique, sociale…)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B9320E">
+              </w:rPr>
+              <w:t>Article 12 :LES SANCTIONS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le bureau peut se réunir à la demande du président ou de 2 de ses membres pour statuer et décider à tout manquement aux règles de base du présent règlement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Des sanctions seront prises par vote à la majorité pouvant aller du simple avertissement à l’exclusion temporaire ou définitive.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:hanging="360" w:left="993"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>L’association se réserve le droit d’interdire l’accès aux aires de sport à toute personne dont le comportement, l’état ou la tenue vestimentaire serait jugés provocante et non conforme à l’éthique sportive.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+              <w:t>Article 13 :L’ASSEMBLEE GENERALE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...25 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Tous les membres sont convoqués, au moins deux semaines avant, pour l’assemblée générale annuelle.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...88 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Un membre absent peut donner pouvoir écrit à un membre du bureau pour le représenter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...25 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Lors d’une décision d’investissement au conseil d’administration le montant maximum est fixé à 300 euros, au-delà les adhérents devront être consultés.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les décisions prises lors des assemblées générales, sont acquises à la majorité simple (en un seul tour) des membres présents. Plusieurs votes pourront être demandés à statuer sur différents points de l’ordre du jour.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B73EE7">
-[...42 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le compte rendu de l’A.G. sera mis à disposition des adhérents pour consultation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:left="644"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B9320E">
-[...49 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t>Article 14 :LES MODIFICATIONS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Le bureau se réserve le droit de modifier certains articles du règlement intérieur et se doit d’en informer les membres de l’association. Le fait de s'inscrire au club implique le respect de son règlement intérieur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Article </w:t>
-[...52 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Ce règlement est mis à la disposition de chaque membre et doit être porté à sa connaissance au moment de son adhésion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...1744 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00027EAE">
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                      </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+              <w:t>Le Président</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                                                  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0097147A">
+              <w:t xml:space="preserve">                                                                                                     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:i/>
               </w:rPr>
-              <w:t>Le Président</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:t>J.-C. DAUER</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="8" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>3719830</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-80010</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1656715" cy="591820"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="largest"/>
+                  <wp:docPr id="2" name="Image2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="Image2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId3"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1656715" cy="591820"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00472BE5" w:rsidRPr="00BC2B42" w:rsidTr="00B73EE7">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="300" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8575" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:noWrap/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00472BE5" w:rsidRPr="00BC2B42" w:rsidRDefault="00472BE5" w:rsidP="0066611D">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>so</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006166D2" w:rsidRDefault="006166D2" w:rsidP="009A2824"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:footerReference w:type="even" r:id="rId4"/>
+      <w:footerReference w:type="default" r:id="rId5"/>
+      <w:footerReference w:type="first" r:id="rId6"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="0" w:top="1417" w:footer="708" w:bottom="1417"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Comic Sans MS">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
-    <w:panose1 w:val="030F0702030302020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="11857012"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-        <w:docPartUnique/>
+        <w:docPartUnique w:val="true"/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00DC0BB8" w:rsidRDefault="004552C6">
+      <w:p>
         <w:pPr>
-          <w:pStyle w:val="Pieddepage"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
+          <w:rPr/>
         </w:pPr>
-        <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-[...6 lines deleted...]
-        </w:fldSimple>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00DC0BB8" w:rsidRDefault="00DC0BB8">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:footnotes>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="11857012"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+          <w:rPr/>
+        </w:pPr>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...16 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
-[...115 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05DB4118"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C0009">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1708" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3148" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3868" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4588" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5308" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6028" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6748" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7468" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05DF6D5E"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0AC42F2F"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E7B2D43"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="12E04815"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1724" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2444" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3164" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3884" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4604" w:hanging="360"/>
-[...34 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="19DF39B3"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1724" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4588" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2444" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3164" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3884" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6748" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4604" w:hanging="360"/>
-[...38 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="26193C44"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2B075555"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="35540D15"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="37075297"/>
-[...26 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3148" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3868" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4588" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5308" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6028" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6748" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7468" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3D0A73E2"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3D4C4674"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1115" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1835" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2555" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3275" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3995" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4715" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5435" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6155" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6875" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="41192871"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1724" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2444" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3164" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3275" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3884" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4604" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4715" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5324" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5435" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6044" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6155" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6764" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6875" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="41615970"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="42B71A5D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="780" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1500" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2220" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3660" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4380" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5100" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5820" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6540" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="43F1347F"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="44331621"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="47A3708B"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="4B9301C3"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="4D35407D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="4D5D4042"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="530000D4"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="558065AB"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="644" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1364" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2084" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2804" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3524" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4244" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4964" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5684" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6404" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="587135DE"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="5A7F74DC"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5029" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5749" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6469" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7189" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="5AF353DD"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="5B034A07"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1004" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1724" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2444" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3164" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3884" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4604" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5324" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6044" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6764" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="5B4121F1"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="5C8F3602"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1004" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1724" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2444" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3164" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3884" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4604" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5324" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6044" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6764" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7909" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="5ECC7C69"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000D">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1004" w:hanging="360"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2444" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3164" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3884" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4604" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5324" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6044" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6764" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="60D63ED7"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C0001">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...38 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7549" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="61456FCC"/>
-[...899 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6">
-[...20 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="14">
-[...20 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="22">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="28"/>
-[...23 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:val="bestFit" w:percent="176"/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
-[...193 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
+  <w:themeFontLang w:val="fr-FR" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...84 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005C17F9"/>
+    <w:rsid w:val="005c17f9"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003121AE"/>
+    <w:rsid w:val="003121ae"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextedebullesCar" w:customStyle="1">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00472be5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="En-tteCar" w:customStyle="1">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="009f0dad"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PieddepageCar" w:customStyle="1">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="009f0dad"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titre3Car" w:customStyle="1">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003121ae"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Titre"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titreuser">
+    <w:name w:val="Titre (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00472be5"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="480" w:before="0" w:after="240"/>
+      <w:ind w:firstLine="360" w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextedebullesCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00472be5"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tteetpieddepageuser">
+    <w:name w:val="En-tête et pied de page (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tteetpieddepage">
+    <w:name w:val="En-tête et pied de page"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009f0dad"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009f0dad"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contenudecadreuser">
+    <w:name w:val="Contenu de cadre (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contenudecadre">
+    <w:name w:val="Contenu de cadre"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Pasdelisteuser" w:default="1">
+    <w:name w:val="Pas de liste (user)"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
-[...108 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...198 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.5.2$Windows_X86_64 LibreOffice_project/cd7284b4cbbfeb507e630c1aac019f4157393acb</Application>
+  <AppVersion></AppVersion>
   <Pages>5</Pages>
-  <Words>2470</Words>
-[...20 lines deleted...]
-  </TitlesOfParts>
+  <Words>2591</Words>
+  <Characters>13504</Characters>
+  <CharactersWithSpaces>16079</CharactersWithSpaces>
+  <Paragraphs>142</Paragraphs>
   <Company>Hewlett-Packard</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>sede</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>fr-FR</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>